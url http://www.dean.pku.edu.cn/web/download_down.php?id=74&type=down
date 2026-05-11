--- v0 (2025-11-14)
+++ v1 (2026-05-11)
@@ -1,238 +1,242 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:body>
     <w:p w:rsidR="00EC12D5" w:rsidRPr="005937BF" w:rsidRDefault="004E47C5" w:rsidP="00764371">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="AdobeSongStd-Light"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005937BF">
         <w:rPr>
           <w:rFonts w:ascii="仿宋" w:eastAsia="仿宋" w:hAnsi="仿宋" w:cs="AdobeSongStd-Light" w:hint="eastAsia"/>
           <w:b/>
           <w:kern w:val="0"/>
           <w:sz w:val="48"/>
           <w:szCs w:val="48"/>
         </w:rPr>
         <w:t>学生海外交流转学分备案申请表</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a7"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1101"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2602"/>
+        <w:gridCol w:w="1696"/>
+        <w:gridCol w:w="1560"/>
+        <w:gridCol w:w="708"/>
+        <w:gridCol w:w="1276"/>
+        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="2347"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004E47C5" w:rsidTr="004E47C5">
+      <w:tr w:rsidR="004E47C5" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1739" w:type="dxa"/>
+            <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="812" w:type="dxa"/>
+            <w:tcW w:w="708" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1276" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院系</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2602" w:type="dxa"/>
+            <w:tcW w:w="2347" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E47C5" w:rsidTr="004E47C5">
+      <w:tr w:rsidR="004E47C5" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5" w:rsidP="00323D3A">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>交流</w:t>
             </w:r>
             <w:r w:rsidR="00323D3A">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>学校</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7421" w:type="dxa"/>
+            <w:tcW w:w="6600" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C420B7" w:rsidTr="00B95A9D">
+      <w:tr w:rsidR="00C420B7" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1101" w:type="dxa"/>
+            <w:tcW w:w="1696" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C420B7" w:rsidRDefault="00C420B7">
-[...4 lines deleted...]
-              <w:t>交流时间</w:t>
+          <w:p w:rsidR="00C420B7" w:rsidRDefault="0003655A">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>影响学年度学期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7421" w:type="dxa"/>
+            <w:tcW w:w="6600" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w:rsidR="00C420B7" w:rsidRDefault="00C420B7"/>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E47C5" w:rsidTr="002C5D50">
+      <w:tr w:rsidR="004E47C5" w:rsidTr="0003655A">
+        <w:trPr>
+          <w:trHeight w:val="523"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="004E47C5" w:rsidRPr="00226CFB" w:rsidRDefault="004E47C5" w:rsidP="004E47C5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226CFB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>注意事项</w:t>
             </w:r>
             <w:r w:rsidR="00E072F2" w:rsidRPr="00226CFB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>（重要）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004E47C5" w:rsidTr="00603470">
+      <w:tr w:rsidR="004E47C5" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00D00E19" w:rsidRPr="00D00E19" w:rsidRDefault="00D00E19">
+            <w:bookmarkStart w:id="0" w:name="OLE_LINK7"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、请详细阅读《</w:t>
             </w:r>
             <w:r w:rsidRPr="00980CE5">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>北京大学本科生交流课程及学分管理办法</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>》</w:t>
             </w:r>
@@ -361,424 +365,388 @@
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>的方式认定</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2" w:rsidRPr="00783F69">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>为专业选修课</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>，否则全部</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2" w:rsidRPr="002D35F2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>认定为全校公共选修课）。</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00764371" w:rsidRPr="002D35F2" w:rsidRDefault="00980CE5">
+            <w:bookmarkStart w:id="1" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="1"/>
+          </w:p>
+          <w:p w:rsidR="00764371" w:rsidRDefault="00980CE5">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
+            <w:r w:rsidR="00475806">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>大学英语课、体育课</w:t>
+            </w:r>
+            <w:r w:rsidR="002D35F2" w:rsidRPr="002D35F2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>可以用课程抵免，也可以用学分认定的方式。</w:t>
+            </w:r>
+            <w:r w:rsidR="00475806">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>通识</w:t>
+            </w:r>
+            <w:r w:rsidR="00475806" w:rsidRPr="00783F69">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>课</w:t>
+            </w:r>
+            <w:r w:rsidR="00475806" w:rsidRPr="002D35F2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>可以用学分认定的方式</w:t>
+            </w:r>
+            <w:r w:rsidR="00475806">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
             <w:r w:rsidR="002D35F2" w:rsidRPr="00783F69">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>大学英语课程</w:t>
+              <w:t>政治课</w:t>
+            </w:r>
+            <w:r w:rsidR="004C13F2" w:rsidRPr="004C13F2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>一般情况下</w:t>
+            </w:r>
+            <w:r w:rsidR="002D35F2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>不予抵免或认定</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2" w:rsidRPr="002D35F2">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>和</w:t>
+              <w:t>。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00081685" w:rsidRPr="002D35F2" w:rsidRDefault="00475806" w:rsidP="00081685">
+            <w:r>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00081685">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、提交纸质申请材料到相关审核单位时，务必携带课程的教学大纲。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w:rsidR="00764371" w:rsidRDefault="00475806" w:rsidP="004B3CA5">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidR="002D35F2">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7684">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>学生在本校</w:t>
+            </w:r>
+            <w:r w:rsidR="001E7684" w:rsidRPr="00783F69">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>不及格</w:t>
             </w:r>
             <w:r w:rsidR="002D35F2" w:rsidRPr="00783F69">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>体育课程</w:t>
-[...71 lines deleted...]
-              <w:t>、</w:t>
+              <w:t>或缓考课程</w:t>
             </w:r>
             <w:r w:rsidR="001E7684">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>学生在本校</w:t>
-[...13 lines deleted...]
-              <w:t>或缓考课程</w:t>
+              <w:t>建议不要在外修读。否则即使抵免，成绩单上的原有</w:t>
+            </w:r>
+            <w:r w:rsidR="003D0240">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>不及格或缓考</w:t>
             </w:r>
             <w:r w:rsidR="001E7684">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>建议不要在外修读。否则即使抵免，成绩单上的原有</w:t>
-[...5 lines deleted...]
-              <w:t>不及格或缓考</w:t>
+              <w:t>记录</w:t>
+            </w:r>
+            <w:r w:rsidR="004B3CA5">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>还</w:t>
             </w:r>
             <w:r w:rsidR="001E7684">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
-              <w:t>记录</w:t>
-[...10 lines deleted...]
-              </w:rPr>
               <w:t>会存在。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C420B7" w:rsidRPr="001E7684" w:rsidRDefault="00C420B7" w:rsidP="004B3CA5">
-[...8 lines deleted...]
-              </w:rPr>
+          <w:p w:rsidR="00C420B7" w:rsidRPr="001E7684" w:rsidRDefault="00475806" w:rsidP="004B3CA5">
+            <w:r>
               <w:t>6</w:t>
             </w:r>
-            <w:r>
-[...5 lines deleted...]
-            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:r w:rsidR="00C420B7">
+              <w:rPr>
+                <w:rFonts w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>、即使不需要转学分，也请填写下面的在外学习计划，例如科研实践等活动。</w:t>
+            </w:r>
             <w:bookmarkEnd w:id="0"/>
-            <w:r>
-[...4 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764371" w:rsidTr="00901FBA">
+      <w:tr w:rsidR="00764371" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00764371" w:rsidRPr="00226CFB" w:rsidRDefault="00E072F2" w:rsidP="002D35F2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226CFB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>在外</w:t>
             </w:r>
             <w:r w:rsidR="00B146C1" w:rsidRPr="00226CFB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>学习计划</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D00E19" w:rsidRPr="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00D00E19">
+          <w:p w:rsidR="00D00E19" w:rsidRPr="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00A62FFB">
             <w:pPr>
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>请填写本人在交流期间的学习计划，包括但不限于拟在外选修的课程和拟抵免的课程。不少于</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>300</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>字。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146C1" w:rsidTr="00901FBA">
+      <w:tr w:rsidR="00B146C1" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
+          <w:p w:rsidR="00D00E19" w:rsidRPr="00A62FFB" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
-[...22 lines deleted...]
-          </w:p>
           <w:p w:rsidR="00D00E19" w:rsidRPr="00D00E19" w:rsidRDefault="00D00E19" w:rsidP="00B146C1">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764371" w:rsidTr="00A00EB0">
+      <w:tr w:rsidR="00764371" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00764371" w:rsidRPr="00226CFB" w:rsidRDefault="00764371" w:rsidP="00764371">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00226CFB">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>本人承诺</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764371" w:rsidTr="00010E3F">
+      <w:tr w:rsidR="00764371" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00764371" w:rsidRDefault="002D35F2" w:rsidP="00764371">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00764371">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本人已了解《北京大学大学生学籍管理细则》里关于注册、选课、重修、延期毕业、结业、毕业等相关政策。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00764371" w:rsidRDefault="002D35F2" w:rsidP="00764371">
             <w:r>
               <w:rPr>
@@ -855,54 +823,54 @@
               <w:t>的情形，后果由本人承担。</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00764371" w:rsidRDefault="002D35F2" w:rsidP="00764371">
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00764371">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>因海外学习导致某些课程无法重修或学分不足导致无法完成专业教学计划，从而无法在规定的学习年限内正常毕业，本人亦知晓其后果并愿意自行负责。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00764371" w:rsidTr="00B62FDE">
+      <w:tr w:rsidR="00764371" w:rsidTr="0003655A">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="8522" w:type="dxa"/>
+            <w:tcW w:w="8296" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w:rsidR="00764371" w:rsidRDefault="00764371" w:rsidP="00226CFB">
             <w:pPr>
               <w:ind w:firstLineChars="2400" w:firstLine="5040"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>本人签名：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00764371" w:rsidRDefault="00764371" w:rsidP="00226CFB">
             <w:pPr>
               <w:ind w:firstLineChars="2400" w:firstLine="5040"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院系</w:t>
             </w:r>
             <w:r w:rsidR="00226CFB">
               <w:rPr>
@@ -920,258 +888,308 @@
           <w:p w:rsidR="00764371" w:rsidRDefault="00764371" w:rsidP="00226CFB">
             <w:pPr>
               <w:ind w:firstLineChars="2400" w:firstLine="5040"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>日期：</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00764371" w:rsidRPr="00764371" w:rsidRDefault="00764371" w:rsidP="00226CFB">
             <w:pPr>
               <w:ind w:firstLineChars="2400" w:firstLine="5040"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>院系行政公章</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004E47C5" w:rsidRDefault="004E47C5"/>
+    <w:p w:rsidR="004E47C5" w:rsidRDefault="00081685">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>注：可双面打印</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">                                                   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r>
+        <w:t>026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>制</w:t>
+      </w:r>
+    </w:p>
     <w:sectPr w:rsidR="004E47C5" w:rsidSect="00EC12D5">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D4140" w:rsidRDefault="005D4140" w:rsidP="004E47C5">
+    <w:p w:rsidR="00E9565E" w:rsidRDefault="00E9565E" w:rsidP="004E47C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D4140" w:rsidRDefault="005D4140" w:rsidP="004E47C5">
+    <w:p w:rsidR="00E9565E" w:rsidRDefault="00E9565E" w:rsidP="004E47C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="20002A87" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋">
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="AdobeSongStd-Light">
     <w:altName w:val="方正舒体"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005D4140" w:rsidRDefault="005D4140" w:rsidP="004E47C5">
+    <w:p w:rsidR="00E9565E" w:rsidRDefault="00E9565E" w:rsidP="004E47C5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005D4140" w:rsidRDefault="005D4140" w:rsidP="004E47C5">
+    <w:p w:rsidR="00E9565E" w:rsidRDefault="00E9565E" w:rsidP="004E47C5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+  <w:zoom w:percent="140"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004E47C5"/>
     <w:rsid w:val="00026ABD"/>
+    <w:rsid w:val="0003655A"/>
+    <w:rsid w:val="00081685"/>
     <w:rsid w:val="00135CD6"/>
     <w:rsid w:val="001E7684"/>
     <w:rsid w:val="00226CFB"/>
     <w:rsid w:val="002D35F2"/>
     <w:rsid w:val="00323D3A"/>
     <w:rsid w:val="003D0240"/>
     <w:rsid w:val="00433165"/>
+    <w:rsid w:val="00475806"/>
     <w:rsid w:val="004B3CA5"/>
     <w:rsid w:val="004C13F2"/>
     <w:rsid w:val="004E47C5"/>
+    <w:rsid w:val="00543595"/>
+    <w:rsid w:val="0056154D"/>
     <w:rsid w:val="005937BF"/>
     <w:rsid w:val="005D4140"/>
     <w:rsid w:val="00633FF5"/>
     <w:rsid w:val="007125AF"/>
     <w:rsid w:val="00764371"/>
     <w:rsid w:val="00783F69"/>
     <w:rsid w:val="00920AE2"/>
     <w:rsid w:val="009502DE"/>
     <w:rsid w:val="00980CE5"/>
     <w:rsid w:val="009C23DF"/>
     <w:rsid w:val="00A56360"/>
+    <w:rsid w:val="00A62FFB"/>
     <w:rsid w:val="00AB0241"/>
     <w:rsid w:val="00B146C1"/>
     <w:rsid w:val="00C026D2"/>
     <w:rsid w:val="00C420B7"/>
+    <w:rsid w:val="00C570D5"/>
     <w:rsid w:val="00D00E19"/>
     <w:rsid w:val="00D94797"/>
     <w:rsid w:val="00E072F2"/>
+    <w:rsid w:val="00E9565E"/>
     <w:rsid w:val="00EC12D5"/>
     <w:rsid w:val="00F35915"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="0A8397AC"/>
   <w15:docId w15:val="{CE5D057D-1278-41B7-9F5D-F45235939F3D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -1282,51 +1300,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:semiHidden="1" w:uiPriority="59" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -1499,181 +1517,173 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00EC12D5"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="header"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a4"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E47C5"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a4">
     <w:name w:val="页眉 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a3"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004E47C5"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a5">
     <w:name w:val="footer"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004E47C5"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="a6">
     <w:name w:val="页脚 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a5"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="004E47C5"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="a7">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="a1"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="004E47C5"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:divs>
     <w:div w:id="2011516201">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
@@ -1938,57 +1948,57 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>101</Words>
-  <Characters>578</Characters>
+  <Words>116</Words>
+  <Characters>667</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>678</CharactersWithSpaces>
+  <CharactersWithSpaces>782</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>jxt</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>